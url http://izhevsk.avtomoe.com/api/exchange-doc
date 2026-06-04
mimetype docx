--- v0 (2025-12-20)
+++ v1 (2026-06-04)
@@ -50,51 +50,51 @@
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">ИП Каримов Флюр Ахкиямович</w:t>
+        <w:t xml:space="preserve">ИП Каримов Давлат Рустамович</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:rPr/>